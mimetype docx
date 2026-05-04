--- v0 (2025-11-03)
+++ v1 (2026-05-04)
@@ -121,97 +121,100 @@
           </w:tcPr>
           <w:p w:rsidR="00465DDD" w:rsidRDefault="00DC740B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="241" w:line="256" w:lineRule="auto"/>
               <w:ind w:left="434" w:firstLine="84"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Pareigybės pavadinimas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3375" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00465DDD" w:rsidRDefault="00DC740B">
+          <w:p w:rsidR="00465DDD" w:rsidRDefault="00DC740B" w:rsidP="007538C7">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="59"/>
               <w:ind w:left="29"/>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>2024</w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r w:rsidR="007538C7">
+              <w:t xml:space="preserve">5 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>metai</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3572" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w:rsidR="00465DDD" w:rsidRDefault="00DC740B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="45"/>
               <w:ind w:left="31"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>2025</w:t>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="007538C7">
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>026</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>metai</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00465DDD" w:rsidTr="00DC740B">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="634"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -652,112 +655,126 @@
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1589" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00465DDD" w:rsidRDefault="00EC4094">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="0" w:line="254" w:lineRule="exact"/>
               <w:ind w:left="34" w:right="16"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1786" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00465DDD" w:rsidRDefault="00DC740B">
+          <w:p w:rsidR="00465DDD" w:rsidRDefault="00DC740B" w:rsidP="007538C7">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="0" w:line="254" w:lineRule="exact"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>2058,82</w:t>
-[...8 lines deleted...]
-          <w:p w:rsidR="00465DDD" w:rsidRDefault="00DC740B">
+              <w:t>20</w:t>
+            </w:r>
+            <w:r w:rsidR="007538C7">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>63</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="007538C7">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1786" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00465DDD" w:rsidRDefault="007538C7" w:rsidP="007538C7">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="0" w:line="254" w:lineRule="exact"/>
               <w:ind w:right="3"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>2063,21</w:t>
+              <w:t>2243,56</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1786" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00465DDD" w:rsidRDefault="00DC740B">
+          <w:p w:rsidR="00465DDD" w:rsidRDefault="00465DDD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="0" w:line="254" w:lineRule="exact"/>
               <w:ind w:right="6"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00465DDD" w:rsidTr="00DC740B">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="557"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2030" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00465DDD" w:rsidRDefault="00DC740B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="38"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t>Meninio</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -788,112 +805,105 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1589" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00465DDD" w:rsidRDefault="00DC740B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="144"/>
               <w:ind w:left="34" w:right="18"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1786" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00465DDD" w:rsidRDefault="00DC740B">
+          <w:p w:rsidR="00465DDD" w:rsidRDefault="007538C7">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="130"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>1986,75</w:t>
-[...8 lines deleted...]
-          <w:p w:rsidR="00465DDD" w:rsidRDefault="00DC740B">
+              <w:t>2077,31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1786" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00465DDD" w:rsidRDefault="007538C7" w:rsidP="007538C7">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="130"/>
               <w:ind w:right="3"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>2077,31</w:t>
+              <w:t>2277,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1786" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00465DDD" w:rsidRDefault="00DC740B">
+          <w:p w:rsidR="00465DDD" w:rsidRDefault="00465DDD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="130"/>
               <w:ind w:right="6"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00465DDD" w:rsidTr="00DC740B">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2030" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00465DDD" w:rsidRDefault="00DC740B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="38"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Psichologas</w:t>
             </w:r>
           </w:p>
@@ -1065,52 +1075,50 @@
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>neskelbiama*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1786" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00465DDD" w:rsidRDefault="00DC740B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="151"/>
               <w:ind w:right="6"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>neskelbiama*</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-        <w:bookmarkEnd w:id="0"/>
       </w:tr>
       <w:tr w:rsidR="00465DDD" w:rsidTr="00DC740B">
         <w:trPr>
           <w:trHeight w:val="845"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2030" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00465DDD" w:rsidRDefault="00DC740B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="256" w:lineRule="auto"/>
               <w:ind w:left="38" w:right="70"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Logopedas, specialusis</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00465DDD" w:rsidRDefault="00DC740B">
@@ -1140,126 +1148,132 @@
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00465DDD" w:rsidRDefault="00EC4094">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="0"/>
               <w:ind w:left="34" w:right="15"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1786" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00465DDD" w:rsidRDefault="00DC740B">
+          <w:p w:rsidR="00465DDD" w:rsidRDefault="007538C7">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="275"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>2060,35</w:t>
+              <w:t>2200,06</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1786" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00465DDD" w:rsidRDefault="00465DDD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="21"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00465DDD" w:rsidRDefault="00DC740B">
+          <w:p w:rsidR="00465DDD" w:rsidRDefault="00DC740B" w:rsidP="007538C7">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="0"/>
               <w:ind w:right="3"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
-              <w:t>2200,06</w:t>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="007538C7">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>400</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>,06</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1786" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00465DDD" w:rsidRDefault="00465DDD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="21"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00465DDD" w:rsidRDefault="00DC740B">
+          <w:p w:rsidR="00465DDD" w:rsidRDefault="00465DDD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="0"/>
               <w:ind w:right="6"/>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00465DDD" w:rsidTr="00DC740B">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="578"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2030" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00465DDD" w:rsidRDefault="00295F35">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19" w:line="259" w:lineRule="exact"/>
               <w:ind w:left="38"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t>Direktoriaus pavaduotoja ūkio reikalams</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1408,112 +1422,112 @@
           </w:p>
           <w:p w:rsidR="00465DDD" w:rsidRDefault="00DC740B" w:rsidP="00EC4094">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="0"/>
               <w:ind w:left="34" w:right="16"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>10,</w:t>
             </w:r>
             <w:r w:rsidR="00EC4094">
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1786" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00465DDD" w:rsidRDefault="00DC740B">
+          <w:p w:rsidR="00465DDD" w:rsidRDefault="007538C7" w:rsidP="007538C7">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="275"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>1203,62</w:t>
-[...8 lines deleted...]
-          <w:p w:rsidR="00465DDD" w:rsidRDefault="00DC740B">
+              <w:t>1268,</w:t>
+            </w:r>
+            <w:r w:rsidR="00DC740B">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>62</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1786" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00465DDD" w:rsidRDefault="007538C7">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="275"/>
               <w:ind w:right="3"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>1268,36</w:t>
+              <w:t>1370,85</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1786" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00465DDD" w:rsidRDefault="00DC740B">
+          <w:p w:rsidR="00465DDD" w:rsidRDefault="00465DDD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="275"/>
               <w:ind w:right="6"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00465DDD" w:rsidTr="00DC740B">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="278"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2030" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00465DDD" w:rsidRDefault="00DC740B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="4" w:line="254" w:lineRule="exact"/>
               <w:ind w:left="38"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t>Mokinio</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -1530,109 +1544,117 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1589" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00465DDD" w:rsidRDefault="00EC4094">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="4" w:line="254" w:lineRule="exact"/>
               <w:ind w:left="34" w:right="18"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
               </w:rPr>
               <w:t>2,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1786" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00465DDD" w:rsidRDefault="00DC740B">
+          <w:p w:rsidR="00465DDD" w:rsidRDefault="007538C7">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="4" w:line="254" w:lineRule="exact"/>
               <w:ind w:right="1"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
-              </w:rPr>
-[...9 lines deleted...]
-          <w:p w:rsidR="00465DDD" w:rsidRDefault="00DC740B">
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>1206,13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1786" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00465DDD" w:rsidRDefault="007538C7" w:rsidP="007538C7">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="0" w:line="259" w:lineRule="exact"/>
               <w:ind w:right="3"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>1206,13</w:t>
+              <w:t>131</w:t>
+            </w:r>
+            <w:r w:rsidR="00DC740B">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>6,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1786" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00465DDD" w:rsidRDefault="00DC740B">
+          <w:p w:rsidR="00465DDD" w:rsidRDefault="00465DDD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="0" w:line="259" w:lineRule="exact"/>
               <w:ind w:right="6"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00465DDD" w:rsidTr="00DC740B">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2030" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00465DDD" w:rsidRDefault="00DC740B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="38"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Sandėlininkas</w:t>
             </w:r>
           </w:p>
@@ -1771,171 +1793,174 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1786" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00465DDD" w:rsidRDefault="00DC740B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="3"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t>MMA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1786" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00465DDD" w:rsidRDefault="00DC740B">
+          <w:p w:rsidR="00465DDD" w:rsidRDefault="00465DDD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="6"/>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00465DDD" w:rsidTr="00DC740B">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2030" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00465DDD" w:rsidRDefault="00DC740B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="38"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Virėjas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1589" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00465DDD" w:rsidRDefault="00DC740B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="34" w:right="18"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1786" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00465DDD" w:rsidRDefault="00DC740B">
+          <w:p w:rsidR="00465DDD" w:rsidRDefault="007538C7">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="33"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>1465,17</w:t>
-[...8 lines deleted...]
-          <w:p w:rsidR="00465DDD" w:rsidRDefault="00DC740B">
+              <w:t>1566,40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1786" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00465DDD" w:rsidRDefault="007538C7" w:rsidP="007538C7">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="69" w:line="271" w:lineRule="exact"/>
               <w:ind w:right="3"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>1566,40</w:t>
+              <w:t>16</w:t>
+            </w:r>
+            <w:r w:rsidR="00DC740B">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>66,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1786" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00465DDD" w:rsidRDefault="00DC740B">
+          <w:p w:rsidR="00465DDD" w:rsidRDefault="00465DDD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="69" w:line="271" w:lineRule="exact"/>
               <w:ind w:right="6"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00465DDD" w:rsidTr="00DC740B">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="557"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2030" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00465DDD" w:rsidRDefault="00DC740B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="144"/>
               <w:ind w:left="38"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t>Virtuvės</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -2695,82 +2720,83 @@
       <w:pgSz w:w="12030" w:h="17010"/>
       <w:pgMar w:top="1060" w:right="1417" w:bottom="280" w:left="1417" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="1296"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
-    <w:altName w:val="Cambria"/>
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="396"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00465DDD"/>
+    <w:rsid w:val="001646DD"/>
     <w:rsid w:val="00295F35"/>
     <w:rsid w:val="00465DDD"/>
     <w:rsid w:val="00700508"/>
+    <w:rsid w:val="007538C7"/>
     <w:rsid w:val="00DC740B"/>
     <w:rsid w:val="00EC4094"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lt-LT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
@@ -3730,75 +3756,75 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>950</Words>
-  <Characters>543</Characters>
+  <Words>921</Words>
+  <Characters>526</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>4</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Pavadinimas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1491</CharactersWithSpaces>
+  <CharactersWithSpaces>1445</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>VAIKYSTE OO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2025-07-03T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Microsoft® Excel® 2016</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">